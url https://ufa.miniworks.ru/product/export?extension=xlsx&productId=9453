--- v0 (2026-05-01)
+++ v1 (2026-06-18)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 01.05.2026 </t>
+    <t xml:space="preserve"> Наличие на 18.06.2026 </t>
   </si>
   <si>
     <t>синий/белый</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>―</t>
   </si>
   <si>
     <t>F-0196-13</t>
   </si>
   <si>
     <t>черный/зеленый</t>
   </si>
   <si>
     <t>F-0196-01</t>
   </si>
   <si>
     <t>красный/черный</t>
   </si>
   <si>
     <t>F-0196-g1</t>
   </si>