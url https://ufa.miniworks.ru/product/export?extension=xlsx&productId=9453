--- v1 (2026-06-18)
+++ v2 (2026-08-07)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 18.06.2026 </t>
+    <t xml:space="preserve"> Наличие на 07.08.2026 </t>
   </si>
   <si>
     <t>синий/белый</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>―</t>
   </si>
   <si>
     <t>F-0196-13</t>
   </si>
   <si>
     <t>черный/зеленый</t>
   </si>
   <si>
     <t>F-0196-01</t>
   </si>
   <si>
     <t>красный/черный</t>
   </si>
   <si>
     <t>F-0196-g1</t>
   </si>